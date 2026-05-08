--- v0 (2026-03-12)
+++ v1 (2026-05-08)
@@ -12,101 +12,320 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Visiteurs" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Prénom</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Email</t>
-[...1 lines deleted...]
-  <si>
     <t>WhatsApp</t>
   </si>
   <si>
     <t>Connaît Gobot</t>
   </si>
   <si>
     <t>Intéressé</t>
   </si>
   <si>
     <t>Besoins</t>
   </si>
   <si>
-    <t>Source</t>
-[...1 lines deleted...]
-  <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Jean</t>
-[...5 lines deleted...]
-    <t>jean.dupont@entreprise.com</t>
+    <t>Toto</t>
+  </si>
+  <si>
+    <t>Tito</t>
   </si>
   <si>
     <t>oui</t>
   </si>
   <si>
-    <t>Automatiser notre service client</t>
-[...5 lines deleted...]
-    <t>12/03/2026 17:10</t>
+    <t>Jello</t>
+  </si>
+  <si>
+    <t>26/03/2026 12:00</t>
+  </si>
+  <si>
+    <t>Inacio</t>
+  </si>
+  <si>
+    <t>Silva</t>
+  </si>
+  <si>
+    <t>non</t>
+  </si>
+  <si>
+    <t>25/03/2026 13:56</t>
+  </si>
+  <si>
+    <t>Beugre</t>
+  </si>
+  <si>
+    <t>Roland</t>
+  </si>
+  <si>
+    <t>Ras</t>
+  </si>
+  <si>
+    <t>25/03/2026 11:57</t>
+  </si>
+  <si>
+    <t>Youness</t>
+  </si>
+  <si>
+    <t>Bazzin</t>
+  </si>
+  <si>
+    <t>Atteindre notre cible client</t>
+  </si>
+  <si>
+    <t>25/03/2026 10:36</t>
+  </si>
+  <si>
+    <t>Maxime</t>
+  </si>
+  <si>
+    <t>Bellet</t>
+  </si>
+  <si>
+    <t>Comprendre le fonctionnement</t>
+  </si>
+  <si>
+    <t>25/03/2026 10:21</t>
+  </si>
+  <si>
+    <t>Natalia</t>
+  </si>
+  <si>
+    <t>Camara</t>
+  </si>
+  <si>
+    <t>25/03/2026 09:08</t>
+  </si>
+  <si>
+    <t>Bamaye</t>
+  </si>
+  <si>
+    <t>Savane</t>
+  </si>
+  <si>
+    <t>Acquisition</t>
+  </si>
+  <si>
+    <t>24/03/2026 16:51</t>
+  </si>
+  <si>
+    <t>Ghislain</t>
+  </si>
+  <si>
+    <t>Mangan Elock</t>
+  </si>
+  <si>
+    <t>Abcd</t>
+  </si>
+  <si>
+    <t>24/03/2026 16:37</t>
+  </si>
+  <si>
+    <t>Wulfrid</t>
+  </si>
+  <si>
+    <t>Eola</t>
+  </si>
+  <si>
+    <t>24/03/2026 14:35</t>
+  </si>
+  <si>
+    <t>Lucie</t>
+  </si>
+  <si>
+    <t>Brazao</t>
+  </si>
+  <si>
+    <t>24/03/2026 14:03</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Marocco</t>
+  </si>
+  <si>
+    <t>24/03/2026 12:02</t>
+  </si>
+  <si>
+    <t>Solene</t>
+  </si>
+  <si>
+    <t>Taugourdeau</t>
+  </si>
+  <si>
+    <t>Vsbsv</t>
+  </si>
+  <si>
+    <t>24/03/2026 11:49</t>
+  </si>
+  <si>
+    <t>Orhmane</t>
+  </si>
+  <si>
+    <t>Najid</t>
+  </si>
+  <si>
+    <t>24/03/2026 11:43</t>
+  </si>
+  <si>
+    <t>Antoine</t>
+  </si>
+  <si>
+    <t>Lacroze</t>
+  </si>
+  <si>
+    <t>Vous découvrir</t>
+  </si>
+  <si>
+    <t>24/03/2026 11:15</t>
+  </si>
+  <si>
+    <t>COPPO</t>
+  </si>
+  <si>
+    <t>Alix</t>
+  </si>
+  <si>
+    <t>24/03/2026 11:01</t>
+  </si>
+  <si>
+    <t>Nolann</t>
+  </si>
+  <si>
+    <t>Bougrainville</t>
+  </si>
+  <si>
+    <t>24/03/2026 10:58</t>
+  </si>
+  <si>
+    <t>Alexis</t>
+  </si>
+  <si>
+    <t>Gautreau</t>
+  </si>
+  <si>
+    <t>24/03/2026 10:24</t>
+  </si>
+  <si>
+    <t>Dariq</t>
+  </si>
+  <si>
+    <t>Kapitanova</t>
+  </si>
+  <si>
+    <t>24/03/2026 10:13</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>Flores</t>
+  </si>
+  <si>
+    <t>24/03/2026 09:11</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Doe</t>
+  </si>
+  <si>
+    <t>Voting</t>
+  </si>
+  <si>
+    <t>23/03/2026 10:32</t>
+  </si>
+  <si>
+    <t>Alofa</t>
+  </si>
+  <si>
+    <t>Ymette</t>
+  </si>
+  <si>
+    <t>23/03/2026 10:25</t>
+  </si>
+  <si>
+    <t>Gerard</t>
+  </si>
+  <si>
+    <t>ADJOBO</t>
+  </si>
+  <si>
+    <t>Je veux un formulaire pour recueillir les avis des abonnés de mon club sportif.</t>
+  </si>
+  <si>
+    <t>ZOLA</t>
+  </si>
+  <si>
+    <t>Creer un bot.</t>
+  </si>
+  <si>
+    <t>Maxine</t>
+  </si>
+  <si>
+    <t>LAINE</t>
+  </si>
+  <si>
+    <t>Je souhaite mettfe en place un bot pour mon entreprise de fabrication de miel.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -420,132 +639,680 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J2"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J1" sqref="J1"/>
+      <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="94.263" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2">
+        <v>47</v>
+      </c>
+      <c r="B2" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="C2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2">
+      <c r="D2">
+        <v>33611015258</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3">
+        <v>45</v>
+      </c>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3">
+        <v>351933607171</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4">
+        <v>43</v>
+      </c>
+      <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4">
+        <v>22564999127</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5">
+        <v>33658284609</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6">
+        <v>39</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6">
+        <v>34686066502</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7">
+        <v>33650732606</v>
+      </c>
+      <c r="E7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8">
+        <v>33652547758</v>
+      </c>
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>33602793739</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" t="s">
+        <v>38</v>
+      </c>
+      <c r="H9" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10">
+        <v>22996761836</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>29</v>
+      </c>
+      <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11">
+        <v>33757816962</v>
+      </c>
+      <c r="E11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+      <c r="H11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12">
+        <v>33686806712</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>25</v>
+      </c>
+      <c r="B13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13">
+        <v>22996761836</v>
+      </c>
+      <c r="E13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" t="s">
+        <v>51</v>
+      </c>
+      <c r="H13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>23</v>
+      </c>
+      <c r="B14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14">
+        <v>22996761836</v>
+      </c>
+      <c r="E14" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15">
+        <v>21</v>
+      </c>
+      <c r="B15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15">
+        <v>33685026064</v>
+      </c>
+      <c r="E15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" t="s">
+        <v>58</v>
+      </c>
+      <c r="H15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16">
+        <v>19</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16">
+        <v>33688113071</v>
+      </c>
+      <c r="E16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>17</v>
+      </c>
+      <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17">
+        <v>33781814625</v>
+      </c>
+      <c r="E17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18">
+        <v>15</v>
+      </c>
+      <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18">
+        <v>33651310767</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19">
+        <v>13</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19">
+        <v>33688495478</v>
+      </c>
+      <c r="E19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
+        <v>11</v>
+      </c>
+      <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20">
+        <v>33659199134</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>9</v>
+      </c>
+      <c r="B21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21">
+        <v>22995858888</v>
+      </c>
+      <c r="E21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" t="s">
+        <v>77</v>
+      </c>
+      <c r="H21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22">
+        <v>22997519235</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>5</v>
+      </c>
+      <c r="B23" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23">
+        <v>22995858888</v>
+      </c>
+      <c r="E23" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" t="s">
+        <v>84</v>
+      </c>
+      <c r="H23" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24">
+        <v>22996761836</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" t="s">
+        <v>86</v>
+      </c>
+      <c r="H24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
         <v>1</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-        <v>16</v>
+      <c r="B25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25">
+        <v>33688495478</v>
+      </c>
+      <c r="E25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" t="s">
+        <v>89</v>
+      </c>
+      <c r="H25" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>